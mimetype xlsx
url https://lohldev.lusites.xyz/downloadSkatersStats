--- v1 (2026-02-11)
+++ v2 (2026-04-14)
@@ -2243,53 +2243,50 @@
         <v>106</v>
       </c>
       <c r="K3">
         <v>49</v>
       </c>
       <c r="L3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4">
         <v>6</v>
       </c>
-      <c r="F4">
-[...1 lines deleted...]
-      </c>
       <c r="L4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5">
         <v>6</v>
       </c>
       <c r="F5">
         <v>164</v>
       </c>
       <c r="G5">
         <v>40</v>
@@ -4415,54 +4412,54 @@
       </c>
     </row>
     <row r="65" spans="1:12">
       <c r="A65">
         <v>69</v>
       </c>
       <c r="B65">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>30</v>
       </c>
       <c r="D65" t="s">
         <v>121</v>
       </c>
       <c r="E65">
         <v>8</v>
       </c>
       <c r="F65">
         <v>156</v>
       </c>
       <c r="G65">
         <v>80</v>
       </c>
       <c r="H65">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I65">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="J65">
         <v>171</v>
       </c>
       <c r="K65">
         <v>65</v>
       </c>
       <c r="L65" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66">
         <v>70</v>
       </c>
       <c r="B66">
         <v>14</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66" t="s">
         <v>123</v>
       </c>
       <c r="E66">
@@ -4581,92 +4578,92 @@
       </c>
     </row>
     <row r="70" spans="1:12">
       <c r="A70">
         <v>74</v>
       </c>
       <c r="B70">
         <v>5</v>
       </c>
       <c r="C70" t="s">
         <v>81</v>
       </c>
       <c r="D70" t="s">
         <v>129</v>
       </c>
       <c r="E70">
         <v>8</v>
       </c>
       <c r="F70">
         <v>181</v>
       </c>
       <c r="G70">
         <v>9</v>
       </c>
       <c r="H70">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I70">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J70">
         <v>100</v>
       </c>
       <c r="K70">
         <v>44</v>
       </c>
       <c r="L70" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="71" spans="1:12">
       <c r="A71">
         <v>75</v>
       </c>
       <c r="B71">
         <v>11</v>
       </c>
       <c r="C71" t="s">
         <v>130</v>
       </c>
       <c r="D71" t="s">
         <v>131</v>
       </c>
       <c r="E71">
         <v>8</v>
       </c>
       <c r="F71">
         <v>194</v>
       </c>
       <c r="G71">
         <v>54</v>
       </c>
       <c r="H71">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I71">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J71">
         <v>117</v>
       </c>
       <c r="K71">
         <v>47</v>
       </c>
       <c r="L71" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="72" spans="1:12">
       <c r="A72">
         <v>76</v>
       </c>
       <c r="B72">
         <v>17</v>
       </c>
       <c r="C72" t="s">
         <v>132</v>
       </c>
       <c r="D72" t="s">
         <v>133</v>
       </c>
       <c r="E72">
@@ -4753,57 +4750,57 @@
       </c>
       <c r="L74" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75">
         <v>79</v>
       </c>
       <c r="B75">
         <v>24</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75" t="s">
         <v>138</v>
       </c>
       <c r="E75">
         <v>8</v>
       </c>
       <c r="F75">
         <v>225</v>
       </c>
       <c r="G75">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H75">
         <v>222</v>
       </c>
       <c r="I75">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="J75">
         <v>194</v>
       </c>
       <c r="K75">
         <v>76</v>
       </c>
       <c r="L75" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76">
         <v>80</v>
       </c>
       <c r="C76" t="s">
         <v>42</v>
       </c>
       <c r="D76" t="s">
         <v>139</v>
       </c>
       <c r="E76">
         <v>8</v>
       </c>
       <c r="F76">
@@ -4840,57 +4837,57 @@
       </c>
       <c r="L77" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="78" spans="1:12">
       <c r="A78">
         <v>82</v>
       </c>
       <c r="B78">
         <v>54</v>
       </c>
       <c r="C78" t="s">
         <v>88</v>
       </c>
       <c r="D78" t="s">
         <v>142</v>
       </c>
       <c r="E78">
         <v>8</v>
       </c>
       <c r="F78">
         <v>186</v>
       </c>
       <c r="G78">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H78">
         <v>93</v>
       </c>
       <c r="I78">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="J78">
         <v>91</v>
       </c>
       <c r="K78">
         <v>40</v>
       </c>
       <c r="L78" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="79" spans="1:12">
       <c r="A79">
         <v>83</v>
       </c>
       <c r="B79">
         <v>10</v>
       </c>
       <c r="C79" t="s">
         <v>143</v>
       </c>
       <c r="D79" t="s">
         <v>144</v>
       </c>
       <c r="E79">
@@ -7450,95 +7447,95 @@
       </c>
       <c r="L152" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="153" spans="1:12">
       <c r="A153">
         <v>165</v>
       </c>
       <c r="B153">
         <v>7</v>
       </c>
       <c r="C153" t="s">
         <v>203</v>
       </c>
       <c r="D153" t="s">
         <v>247</v>
       </c>
       <c r="E153">
         <v>9</v>
       </c>
       <c r="F153">
         <v>12</v>
       </c>
       <c r="G153">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H153">
         <v>8</v>
       </c>
       <c r="I153">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J153">
         <v>33</v>
       </c>
       <c r="K153">
         <v>12</v>
       </c>
       <c r="L153" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="154" spans="1:12">
       <c r="A154">
         <v>166</v>
       </c>
       <c r="B154">
         <v>8</v>
       </c>
       <c r="C154" t="s">
         <v>248</v>
       </c>
       <c r="D154" t="s">
         <v>249</v>
       </c>
       <c r="E154">
         <v>9</v>
       </c>
       <c r="F154">
         <v>42</v>
       </c>
       <c r="G154">
         <v>44</v>
       </c>
       <c r="H154">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I154">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J154">
         <v>65</v>
       </c>
       <c r="K154">
         <v>26</v>
       </c>
       <c r="L154" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="155" spans="1:12">
       <c r="A155">
         <v>167</v>
       </c>
       <c r="B155">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>250</v>
       </c>
       <c r="D155" t="s">
         <v>251</v>
       </c>
       <c r="E155">
@@ -7564,54 +7561,54 @@
       </c>
       <c r="L155" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="156" spans="1:12">
       <c r="A156">
         <v>168</v>
       </c>
       <c r="B156">
         <v>11</v>
       </c>
       <c r="C156" t="s">
         <v>252</v>
       </c>
       <c r="D156" t="s">
         <v>253</v>
       </c>
       <c r="E156">
         <v>9</v>
       </c>
       <c r="F156">
         <v>13</v>
       </c>
       <c r="H156">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I156">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J156">
         <v>6</v>
       </c>
       <c r="K156">
         <v>2</v>
       </c>
       <c r="L156" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="157" spans="1:12">
       <c r="A157">
         <v>169</v>
       </c>
       <c r="B157">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>254</v>
       </c>
       <c r="D157" t="s">
         <v>255</v>
       </c>
       <c r="E157">