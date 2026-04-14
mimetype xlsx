--- v1 (2026-02-11)
+++ v2 (2026-04-14)
@@ -12,95 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Goalies" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Player Id</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Team Id</t>
   </si>
   <si>
     <t>Games Played</t>
   </si>
   <si>
     <t>Goals Against</t>
   </si>
   <si>
     <t>Shut Outs</t>
   </si>
   <si>
     <t>Gaa</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
-    <t>Headley</t>
-[...2 lines deleted...]
-    <t>Hamilton</t>
+    <t>Pete</t>
+  </si>
+  <si>
+    <t>Eathorne</t>
   </si>
   <si>
     <t>Blue Goose</t>
-  </si>
-[...4 lines deleted...]
-    <t>Eathorne</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>Christmann</t>
   </si>
   <si>
     <t>The Blues</t>
   </si>
   <si>
     <t>Johnny</t>
   </si>
   <si>
     <t>Pimental</t>
   </si>
   <si>
     <t>Mimico Creaks</t>
   </si>
   <si>
     <t>David</t>
   </si>
   <si>
     <t>Marks</t>
   </si>
@@ -676,51 +670,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J61"/>
+  <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -729,1795 +723,1766 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2">
         <v>6</v>
       </c>
       <c r="F2">
-        <v>2</v>
+        <v>174</v>
       </c>
       <c r="G2">
-        <v>5</v>
+        <v>488</v>
+      </c>
+      <c r="H2">
+        <v>16</v>
       </c>
       <c r="I2">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B3">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F3">
-        <v>174</v>
+        <v>41</v>
       </c>
       <c r="G3">
-        <v>488</v>
+        <v>152</v>
       </c>
       <c r="H3">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="I3">
-        <v>2.8</v>
+        <v>3.71</v>
       </c>
       <c r="J3" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="B4">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F4">
-        <v>41</v>
+        <v>240</v>
       </c>
       <c r="G4">
-        <v>152</v>
+        <v>823</v>
       </c>
       <c r="H4">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="I4">
-        <v>3.71</v>
+        <v>3.43</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="B5">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F5">
-        <v>240</v>
+        <v>138</v>
       </c>
       <c r="G5">
-        <v>823</v>
+        <v>462</v>
       </c>
       <c r="H5">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="I5">
-        <v>3.43</v>
+        <v>3.35</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>123</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F6">
-        <v>138</v>
+        <v>26</v>
       </c>
       <c r="G6">
-        <v>462</v>
+        <v>112</v>
       </c>
       <c r="H6">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="I6">
-        <v>3.35</v>
+        <v>4.31</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>123</v>
+        <v>141</v>
+      </c>
+      <c r="B7">
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F7">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="G7">
-        <v>112</v>
+        <v>360</v>
       </c>
       <c r="H7">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I7">
-        <v>4.31</v>
+        <v>2.88</v>
       </c>
       <c r="J7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8">
         <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8">
         <v>7</v>
       </c>
       <c r="F8">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="G8">
-        <v>360</v>
+        <v>115</v>
       </c>
       <c r="H8">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I8">
-        <v>2.88</v>
+        <v>3.59</v>
       </c>
       <c r="J8" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>142</v>
+        <v>160</v>
       </c>
       <c r="B9">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F9">
+        <v>249</v>
+      </c>
+      <c r="G9">
+        <v>725</v>
+      </c>
+      <c r="H9">
+        <v>13</v>
+      </c>
+      <c r="I9">
+        <v>2.91</v>
+      </c>
+      <c r="J9" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B10">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E10">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F10">
-        <v>249</v>
+        <v>105</v>
       </c>
       <c r="G10">
-        <v>724</v>
+        <v>355</v>
       </c>
       <c r="H10">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="I10">
-        <v>2.91</v>
+        <v>3.38</v>
       </c>
       <c r="J10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E11">
         <v>2</v>
       </c>
       <c r="F11">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>1</v>
       </c>
       <c r="H11">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>3.38</v>
+        <v>1</v>
       </c>
       <c r="J11" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="B12">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12">
+        <v>9</v>
+      </c>
+      <c r="F12">
+        <v>47</v>
+      </c>
+      <c r="G12">
+        <v>172</v>
+      </c>
+      <c r="H12">
+        <v>2</v>
+      </c>
+      <c r="I12">
+        <v>3.66</v>
+      </c>
+      <c r="J12" t="s">
         <v>38</v>
-      </c>
-[...13 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="B13">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="C13" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E13">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F13">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="G13">
-        <v>169</v>
+        <v>96</v>
       </c>
       <c r="H13">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I13">
-        <v>3.6</v>
+        <v>2.4</v>
       </c>
       <c r="J13" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B14">
         <v>1</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E14">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F14">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="G14">
-        <v>96</v>
+        <v>200</v>
       </c>
       <c r="H14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I14">
-        <v>2.4</v>
+        <v>2.67</v>
       </c>
       <c r="J14" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="B15">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="E15">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F15">
-        <v>75</v>
+        <v>6</v>
       </c>
       <c r="G15">
-        <v>200</v>
+        <v>23</v>
       </c>
       <c r="H15">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I15">
-        <v>2.67</v>
+        <v>3.83</v>
       </c>
       <c r="J15" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>230</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" t="s">
         <v>44</v>
       </c>
       <c r="E16">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F16">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G16">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I16">
-        <v>3.83</v>
+        <v>2.5</v>
       </c>
       <c r="J16" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>230</v>
+        <v>248</v>
+      </c>
+      <c r="B17">
+        <v>1</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="E17">
         <v>4</v>
       </c>
       <c r="F17">
+        <v>1</v>
+      </c>
+      <c r="G17">
         <v>2</v>
       </c>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
       <c r="I17">
-        <v>2.5</v>
+        <v>2.0</v>
       </c>
       <c r="J17" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="B18">
         <v>1</v>
       </c>
       <c r="C18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" t="s">
         <v>47</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
+        <v>6</v>
+      </c>
+      <c r="F18">
         <v>4</v>
       </c>
-      <c r="F18">
-[...1 lines deleted...]
-      </c>
       <c r="G18">
-        <v>2</v>
+        <v>11</v>
+      </c>
+      <c r="H18">
+        <v>1</v>
       </c>
       <c r="I18">
-        <v>2.0</v>
+        <v>2.75</v>
       </c>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>265</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E19">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F19">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="G19">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
-        <v>2.75</v>
+        <v>3.2</v>
       </c>
       <c r="J19" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="E20">
         <v>3</v>
       </c>
       <c r="F20">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="G20">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="I20">
-        <v>3.2</v>
+        <v>3.86</v>
       </c>
       <c r="J20" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C21" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" t="s">
         <v>51</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F21">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G21">
+        <v>18</v>
+      </c>
+      <c r="H21">
+        <v>1</v>
+      </c>
+      <c r="I21">
+        <v>3.0</v>
+      </c>
+      <c r="J21" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C22" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="D22" t="s">
         <v>53</v>
       </c>
       <c r="E22">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F22">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="G22">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="H22">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="I22">
-        <v>3.0</v>
+        <v>2.18</v>
       </c>
       <c r="J22" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23" t="s">
         <v>55</v>
       </c>
       <c r="E23">
+        <v>2</v>
+      </c>
+      <c r="F23">
         <v>3</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="I23">
-        <v>2.18</v>
+        <v>5.67</v>
       </c>
       <c r="J23" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>282</v>
+        <v>283</v>
+      </c>
+      <c r="B24">
+        <v>33</v>
       </c>
       <c r="C24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E24">
         <v>2</v>
       </c>
       <c r="F24">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G24">
-        <v>17</v>
+        <v>6</v>
+      </c>
+      <c r="H24">
+        <v>1</v>
       </c>
       <c r="I24">
-        <v>5.67</v>
+        <v>3.0</v>
       </c>
       <c r="J24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>302</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G25">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="I25">
-        <v>3.0</v>
+        <v>11.0</v>
       </c>
       <c r="J25" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>302</v>
+        <v>329</v>
+      </c>
+      <c r="B26">
+        <v>1</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>60</v>
       </c>
       <c r="E26">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F26">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="I26">
-        <v>11.0</v>
+        <v>2.38</v>
       </c>
       <c r="J26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>329</v>
+        <v>351</v>
       </c>
       <c r="B27">
         <v>1</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>62</v>
       </c>
       <c r="E27">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F27">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G27">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="I27">
-        <v>2.38</v>
+        <v>6.0</v>
       </c>
       <c r="J27" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B28">
         <v>1</v>
       </c>
       <c r="C28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E28">
         <v>4</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="I28">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="J28" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>382</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="D29" t="s">
         <v>65</v>
       </c>
       <c r="E29">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G29">
-        <v>11</v>
+        <v>3</v>
+      </c>
+      <c r="H29">
+        <v>1</v>
       </c>
       <c r="I29">
-        <v>11.0</v>
+        <v>1.5</v>
       </c>
       <c r="J29" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>382</v>
+        <v>404</v>
+      </c>
+      <c r="B30">
+        <v>40</v>
       </c>
       <c r="C30" t="s">
+        <v>52</v>
+      </c>
+      <c r="D30" t="s">
+        <v>53</v>
+      </c>
+      <c r="E30">
+        <v>11</v>
+      </c>
+      <c r="F30">
+        <v>44</v>
+      </c>
+      <c r="G30">
+        <v>102</v>
+      </c>
+      <c r="H30">
+        <v>8</v>
+      </c>
+      <c r="I30">
+        <v>2.32</v>
+      </c>
+      <c r="J30" t="s">
         <v>66</v>
-      </c>
-[...19 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B31">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="C31" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D31" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="E31">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F31">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G31">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="I31">
-        <v>2.32</v>
+        <v>4.0</v>
       </c>
       <c r="J31" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="B32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D32" t="s">
         <v>69</v>
       </c>
       <c r="E32">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F32">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="G32">
-        <v>32</v>
+        <v>151</v>
+      </c>
+      <c r="H32">
+        <v>9</v>
       </c>
       <c r="I32">
-        <v>4.0</v>
+        <v>2.48</v>
       </c>
       <c r="J32" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>424</v>
+        <v>444</v>
       </c>
       <c r="B33">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="C33" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="D33" t="s">
         <v>71</v>
       </c>
       <c r="E33">
         <v>12</v>
       </c>
       <c r="F33">
-        <v>61</v>
+        <v>1</v>
       </c>
       <c r="G33">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="I33">
-        <v>2.48</v>
+        <v>1.0</v>
       </c>
       <c r="J33" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="B34">
-        <v>1</v>
+        <v>99</v>
       </c>
       <c r="C34" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D34" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E34">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F34">
         <v>1</v>
       </c>
       <c r="G34">
         <v>1</v>
       </c>
       <c r="I34">
         <v>1.0</v>
       </c>
       <c r="J34" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B35">
-        <v>99</v>
+        <v>1</v>
       </c>
       <c r="C35" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="D35" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="E35">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1</v>
       </c>
       <c r="G35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I35">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="J35" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B36">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="C36" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="D36" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="E36">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F36">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G36">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="I36">
-        <v>2.0</v>
+        <v>3.67</v>
       </c>
       <c r="J36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B37">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="D37" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="E37">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F37">
-        <v>3</v>
+        <v>63</v>
       </c>
       <c r="G37">
-        <v>11</v>
+        <v>217</v>
+      </c>
+      <c r="H37">
+        <v>4</v>
       </c>
       <c r="I37">
-        <v>3.67</v>
+        <v>3.44</v>
       </c>
       <c r="J37" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="B38">
         <v>33</v>
       </c>
       <c r="C38" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="D38" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
       <c r="E38">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F38">
-        <v>63</v>
+        <v>9</v>
       </c>
       <c r="G38">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="I38">
-        <v>3.44</v>
+        <v>4.11</v>
       </c>
       <c r="J38" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>483</v>
       </c>
       <c r="C39" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="D39" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="E39">
         <v>9</v>
       </c>
       <c r="F39">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G39">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="I39">
-        <v>4.11</v>
+        <v>5.5</v>
       </c>
       <c r="J39" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="C40" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="E40">
         <v>9</v>
       </c>
       <c r="F40">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G40">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="I40">
-        <v>5.5</v>
+        <v>7.0</v>
       </c>
       <c r="J40" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>489</v>
+        <v>490</v>
+      </c>
+      <c r="B41">
+        <v>50</v>
       </c>
       <c r="C41" t="s">
+        <v>77</v>
+      </c>
+      <c r="D41" t="s">
+        <v>78</v>
+      </c>
+      <c r="E41">
+        <v>5</v>
+      </c>
+      <c r="F41">
+        <v>7</v>
+      </c>
+      <c r="G41">
+        <v>19</v>
+      </c>
+      <c r="I41">
+        <v>2.71</v>
+      </c>
+      <c r="J41" t="s">
         <v>18</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>491</v>
       </c>
       <c r="C42" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E42">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F42">
+        <v>1</v>
+      </c>
+      <c r="G42">
         <v>7</v>
       </c>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
       <c r="I42">
-        <v>2.71</v>
+        <v>7.0</v>
       </c>
       <c r="J42" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C43" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="D43" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="E43">
         <v>8</v>
       </c>
       <c r="F43">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G43">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="I43">
-        <v>7.0</v>
+        <v>4.33</v>
       </c>
       <c r="J43" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>495</v>
+        <v>504</v>
+      </c>
+      <c r="B44">
+        <v>29</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44" t="s">
         <v>82</v>
       </c>
       <c r="E44">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F44">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G44">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="I44">
-        <v>4.33</v>
+        <v>7.0</v>
       </c>
       <c r="J44" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B45">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="C45" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E45">
+        <v>4</v>
+      </c>
+      <c r="F45">
+        <v>1</v>
+      </c>
+      <c r="G45">
         <v>5</v>
       </c>
-      <c r="F45">
-[...4 lines deleted...]
-      </c>
       <c r="I45">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="J45" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="B46">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="C46" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="D46" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="E46">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F46">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G46">
-        <v>5</v>
+        <v>10</v>
+      </c>
+      <c r="H46">
+        <v>1</v>
       </c>
       <c r="I46">
-        <v>5.0</v>
+        <v>3.33</v>
       </c>
       <c r="J46" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="B47">
         <v>30</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47" t="s">
         <v>86</v>
       </c>
       <c r="E47">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F47">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="G47">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
       <c r="I47">
-        <v>3.33</v>
+        <v>4.43</v>
       </c>
       <c r="J47" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>523</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48" t="s">
         <v>88</v>
       </c>
       <c r="E48">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F48">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="G48">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I48">
-        <v>4.43</v>
+        <v>4.0</v>
       </c>
       <c r="J48" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>523</v>
+        <v>550</v>
       </c>
       <c r="C49" t="s">
+        <v>81</v>
+      </c>
+      <c r="D49" t="s">
         <v>89</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F49">
         <v>1</v>
       </c>
       <c r="G49">
         <v>4</v>
       </c>
       <c r="I49">
         <v>4.0</v>
       </c>
       <c r="J49" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C50" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D50" t="s">
         <v>91</v>
       </c>
       <c r="E50">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F50">
         <v>1</v>
       </c>
       <c r="G50">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I50">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="J50" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C51" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="D51" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="E51">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
       <c r="G51">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I51">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="J51" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C52" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="E52">
         <v>8</v>
       </c>
       <c r="F52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G52">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I52">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="J52" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C53" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="D53" t="s">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="E53">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G53">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I53">
         <v>4.0</v>
       </c>
       <c r="J53" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C54" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D54" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E54">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G54">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="H54">
+        <v>1</v>
       </c>
       <c r="I54">
-        <v>4.0</v>
+        <v>1.5</v>
       </c>
       <c r="J54" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>556</v>
+        <v>572</v>
+      </c>
+      <c r="B55">
+        <v>32</v>
       </c>
       <c r="C55" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="D55" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E55">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F55">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G55">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="I55">
-        <v>1.5</v>
+        <v>3.69</v>
       </c>
       <c r="J55" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>589</v>
       </c>
       <c r="C56" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="D56" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="E56">
         <v>9</v>
       </c>
       <c r="F56">
+        <v>2</v>
+      </c>
+      <c r="G56">
         <v>13</v>
       </c>
-      <c r="G56">
-[...1 lines deleted...]
-      </c>
       <c r="I56">
-        <v>3.69</v>
+        <v>6.5</v>
       </c>
       <c r="J56" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>589</v>
+        <v>611</v>
+      </c>
+      <c r="B57">
+        <v>50</v>
       </c>
       <c r="C57" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="D57" t="s">
         <v>95</v>
       </c>
       <c r="E57">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F57">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="G57">
-        <v>13</v>
+        <v>53</v>
+      </c>
+      <c r="H57">
+        <v>1</v>
       </c>
       <c r="I57">
-        <v>6.5</v>
+        <v>2.65</v>
       </c>
       <c r="J57" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>611</v>
+        <v>627</v>
       </c>
       <c r="B58">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="C58" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D58" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E58">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F58">
         <v>20</v>
       </c>
       <c r="G58">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="H58">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I58">
-        <v>2.65</v>
+        <v>2.55</v>
       </c>
       <c r="J58" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>648</v>
       </c>
       <c r="C59" t="s">
         <v>99</v>
       </c>
       <c r="D59" t="s">
         <v>100</v>
       </c>
       <c r="E59">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F59">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="G59">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I59">
-        <v>2.55</v>
+        <v>1.0</v>
       </c>
       <c r="J59" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>648</v>
+        <v>661</v>
+      </c>
+      <c r="B60">
+        <v>3</v>
       </c>
       <c r="C60" t="s">
         <v>101</v>
       </c>
       <c r="D60" t="s">
         <v>102</v>
       </c>
       <c r="E60">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F60">
         <v>1</v>
       </c>
-      <c r="G60">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="H60">
+        <v>1</v>
       </c>
       <c r="J60" t="s">
-        <v>20</v>
-[...9 lines deleted...]
-      <c r="C61" t="s">
         <v>103</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">